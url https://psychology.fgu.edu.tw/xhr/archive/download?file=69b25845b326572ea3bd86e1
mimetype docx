--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -12,680 +12,643 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>佛光大學心理學系學位論文使用生成式人工智慧工具聲明書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>聲明人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>學生</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>在學位論文的寫作過程中，若有使用生成式人工智慧工具，必須有適當的引</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>包含使用人工智慧來進行搜尋、設計、歸納與草擬寫作或是使用聲音與視覺內容</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>本人已確認所提交之學位論文</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>論文名稱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>在撰寫過程中</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>使用生成式人工智慧工具</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>之情形：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:right="-283" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  □</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>本論文撰寫未使用任何生成式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>工具（如</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gemini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>等）。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">            (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>勾選本項者，下列三項無須填答</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:right="-283" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  □</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>本論文撰寫有使用生成式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>工具，其用途如下（可複選）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>初步架構發想</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>文獻整理摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>語句潤飾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>問卷設計建議</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         □</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>其他：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>僅於非研究核心部分使用（如格式處理、排版等）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>使用過程中本人有進行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>修訂與判讀</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>，並對內容負全責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>本人保證以上所述內容真實，並對本論文內容與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>使用情況負最終責任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>聲明人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>簽名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>學號</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D74EEB" w:rsidRDefault="00D74EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...626 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D74EEB" w:rsidRDefault="001078E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -744,64 +707,64 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>並繳送至</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>所辦公室存查。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D74EEB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="364"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001078E5" w:rsidRDefault="001078E5">
+    <w:p w:rsidR="00C505EF" w:rsidRDefault="00C505EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001078E5" w:rsidRDefault="001078E5">
+    <w:p w:rsidR="00C505EF" w:rsidRDefault="00C505EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
@@ -828,128 +791,136 @@
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001078E5" w:rsidRDefault="001078E5">
+    <w:p w:rsidR="00C505EF" w:rsidRDefault="00C505EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001078E5" w:rsidRDefault="001078E5">
+    <w:p w:rsidR="00C505EF" w:rsidRDefault="00C505EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D74EEB"/>
+    <w:rsid w:val="00023FFC"/>
     <w:rsid w:val="001078E5"/>
     <w:rsid w:val="006023C2"/>
     <w:rsid w:val="00B814D5"/>
+    <w:rsid w:val="00C505EF"/>
     <w:rsid w:val="00D74EEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:docId w15:val="{22454F7C-CF67-4578-A915-1463994768A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
@@ -1787,54 +1758,50 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -2088,63 +2055,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>90</Words>
-  <Characters>517</Characters>
+  <Words>89</Words>
+  <Characters>508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>606</CharactersWithSpaces>
+  <CharactersWithSpaces>596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>林佳玲</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>46f70042-daef-4fd7-aa11-5e288f0e63ba</vt:lpwstr>
   </property>
 </Properties>